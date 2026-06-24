--- v0 (2025-10-05)
+++ v1 (2026-06-24)
@@ -4,77 +4,77 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admn5504\Work Folders\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\coml0701\Work Folders\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0436086-0440-4875-84B8-99B6F8D67C5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADB6AD0D-C519-44AC-ACBF-D9F6070FA958}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Departmental" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Departmental!$A:$C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Departmental!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="101">
   <si>
     <t>Module</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>Purchasing</t>
   </si>
   <si>
     <t>UO Buyer Work Centre</t>
   </si>
   <si>
     <t>UO Requisition Details</t>
   </si>
   <si>
     <t>UO New Supplier Requests</t>
   </si>
   <si>
     <t>UO Purchase Requisition Activity</t>
   </si>
   <si>
     <t>iProcurement</t>
   </si>
   <si>
@@ -243,53 +243,50 @@
     <t>UO AR Aged Debtors Report</t>
   </si>
   <si>
     <t>UO AR Miscellaneous Receipts Register</t>
   </si>
   <si>
     <t>UO Detailed VAT Report - Income</t>
   </si>
   <si>
     <t>UO Incomplete Invoices Listing</t>
   </si>
   <si>
     <t>UO Transaction Details Report</t>
   </si>
   <si>
     <t>UO Draft Invoice Detail Report</t>
   </si>
   <si>
     <t>UO Project Commitments</t>
   </si>
   <si>
     <t>Uo Project Performance</t>
   </si>
   <si>
     <t>UO Project Portfolio with Spend Report</t>
-  </si>
-[...1 lines deleted...]
-    <t>UO Project Status and Activity Report</t>
   </si>
   <si>
     <t>Uo Project and Budget Report</t>
   </si>
   <si>
     <t>UO Projects Employee Formatted Report</t>
   </si>
   <si>
     <t>UO Projects Employee Profile Report</t>
   </si>
   <si>
     <t>UO Projects Management Overview</t>
   </si>
   <si>
     <t xml:space="preserve">UO Transfer Activity  </t>
   </si>
   <si>
     <t>XX General Ledger Sal</t>
   </si>
   <si>
     <t>UO GL Chart of Account Listing</t>
   </si>
   <si>
     <t>UO GL Transaction Listing by Period - Cost Centre - Account</t>
   </si>
@@ -307,53 +304,50 @@
   </si>
   <si>
     <t>UO Project Approvers</t>
   </si>
   <si>
     <t>UO User Access (New)</t>
   </si>
   <si>
     <t>UO PO Hierarchy</t>
   </si>
   <si>
     <t>UO Journal Activity Report</t>
   </si>
   <si>
     <t>UO Projects Burden Schedules</t>
   </si>
   <si>
     <t>UO Capital Projects Financial Summary</t>
   </si>
   <si>
     <t>UO Projects Managers Financial Project Summary Report</t>
   </si>
   <si>
     <t>UO Project Managers Financial Summary 
 Transaction and Commitments report</t>
-  </si>
-[...1 lines deleted...]
-    <t>UO Projects Status and Activity Report</t>
   </si>
   <si>
     <t>UO GL Transaction Listing by Period - 
 Cost Centre - Account</t>
   </si>
   <si>
     <t>Security on this report restricts the list to departments for which the user is an authorised signatory.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Notes (where the report has special requirements or is </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>not</t>
     </r>
     <r>
       <rPr>
@@ -534,146 +528,147 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -980,1307 +975,1282 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/finance/processes/planning_reporting/r12reportslibrary/projects/statusactivity/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/finance/processes/planning_reporting/r12reportslibrary/projects/statusactivity/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ox.ac.uk/finance/processes/planning_reporting/r12reportslibrary/projects/statusactivity/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E123"/>
+  <dimension ref="A1:E120"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:XFD30"/>
+      <pane ySplit="1" topLeftCell="A78" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D88" sqref="D88:D93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.54296875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="48.1796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.7265625" style="13" customWidth="1"/>
     <col min="5" max="5" width="69.26953125" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E1" s="17" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="E2" s="38"/>
+      <c r="E2" s="42"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="42"/>
-      <c r="E3" s="39"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="43"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="42"/>
-      <c r="E4" s="39"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="43"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D5" s="42"/>
-      <c r="E5" s="39"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="43"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D6" s="42"/>
-      <c r="E6" s="39"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="43"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="42"/>
-      <c r="E7" s="39"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="43"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D8" s="42"/>
-      <c r="E8" s="39"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="43"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D9" s="42"/>
-      <c r="E9" s="39"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="43"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="4"/>
       <c r="B10" s="33"/>
       <c r="C10" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="42"/>
-      <c r="E10" s="39"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="43"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="4"/>
       <c r="B11" s="4" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="42"/>
-      <c r="E11" s="39"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="43"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="33"/>
       <c r="B12" s="4"/>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="42"/>
-      <c r="E12" s="39"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="43"/>
     </row>
     <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="41" t="s">
+      <c r="D13" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="E13" s="38"/>
+      <c r="E13" s="42"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="26"/>
       <c r="B14" s="26"/>
       <c r="C14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D14" s="42"/>
-      <c r="E14" s="39"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="43"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="26"/>
       <c r="C15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="42"/>
-      <c r="E15" s="39"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="43"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="26"/>
       <c r="C16" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="42"/>
-      <c r="E16" s="39"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="43"/>
     </row>
     <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="44" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="47"/>
+      <c r="D17" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="53"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="45"/>
-      <c r="E18" s="48"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="54"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D19" s="45"/>
-      <c r="E19" s="48"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="54"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D20" s="45"/>
-      <c r="E20" s="48"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="54"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="D21" s="45"/>
-      <c r="E21" s="48"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="54"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D22" s="45"/>
-      <c r="E22" s="48"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="54"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D23" s="45"/>
-      <c r="E23" s="48"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="54"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D24" s="45"/>
-      <c r="E24" s="48"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="54"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D25" s="45"/>
-      <c r="E25" s="48"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="54"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D26" s="45"/>
-      <c r="E26" s="48"/>
+      <c r="D26" s="56"/>
+      <c r="E26" s="54"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" s="5"/>
       <c r="B27" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="D27" s="45"/>
-      <c r="E27" s="48"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="54"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D28" s="45"/>
-      <c r="E28" s="48"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="54"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" s="5"/>
       <c r="B29" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="D29" s="45"/>
-      <c r="E29" s="48"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="54"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
       <c r="B30" s="26"/>
       <c r="C30" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D30" s="45"/>
-      <c r="E30" s="48"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="54"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="5"/>
       <c r="B31" s="26"/>
       <c r="C31" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D31" s="51"/>
-      <c r="E31" s="48"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="54"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
       <c r="B32" s="26"/>
       <c r="C32" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D32" s="51"/>
-      <c r="E32" s="48"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="54"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33" s="5"/>
       <c r="B33" s="26"/>
       <c r="C33" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="51"/>
-      <c r="E33" s="48"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="54"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
       <c r="B34" s="26"/>
       <c r="C34" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D34" s="51"/>
-      <c r="E34" s="48"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="54"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35" s="5"/>
       <c r="B35" s="26"/>
       <c r="C35" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D35" s="51"/>
-      <c r="E35" s="48"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="54"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
       <c r="B36" s="26"/>
       <c r="C36" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D36" s="51"/>
-      <c r="E36" s="48"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="54"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37" s="5"/>
       <c r="B37" s="31"/>
       <c r="C37" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="D37" s="51"/>
-      <c r="E37" s="48"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="54"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
       <c r="B38" s="37" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C38" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="D38" s="51"/>
-      <c r="E38" s="49"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="40"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39" s="5"/>
       <c r="B39" s="30"/>
       <c r="C39" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D39" s="51"/>
-      <c r="E39" s="49"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="40"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
       <c r="B40" s="30"/>
       <c r="C40" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D40" s="51"/>
-      <c r="E40" s="49"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="40"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
       <c r="B41" s="30"/>
       <c r="C41" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D41" s="51"/>
-      <c r="E41" s="49"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="40"/>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
       <c r="B42" s="30"/>
       <c r="C42" s="32" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="E42" s="49"/>
+        <v>98</v>
+      </c>
+      <c r="D42" s="57"/>
+      <c r="E42" s="40"/>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
       <c r="B43" s="30"/>
       <c r="C43" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D43" s="52"/>
-      <c r="E43" s="50"/>
+      <c r="D43" s="58"/>
+      <c r="E43" s="41"/>
     </row>
     <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="D44" s="41" t="s">
+      <c r="D44" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="E44" s="38"/>
+      <c r="E44" s="42"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45" s="5"/>
       <c r="B45" s="29"/>
       <c r="C45" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="D45" s="42"/>
-      <c r="E45" s="39"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="43"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46" s="5"/>
       <c r="B46" s="5"/>
       <c r="C46" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="D46" s="42"/>
-      <c r="E46" s="39"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="43"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47" s="5"/>
       <c r="B47" s="5"/>
       <c r="C47" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D47" s="42"/>
-      <c r="E47" s="39"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="43"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48" s="5"/>
       <c r="B48" s="5"/>
       <c r="C48" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="D48" s="42"/>
-      <c r="E48" s="39"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="43"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49" s="5"/>
       <c r="B49" s="5"/>
       <c r="C49" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D49" s="42"/>
-      <c r="E49" s="39"/>
+      <c r="D49" s="49"/>
+      <c r="E49" s="43"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50" s="5"/>
       <c r="B50" s="5"/>
       <c r="C50" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D50" s="43"/>
-      <c r="E50" s="39"/>
+      <c r="D50" s="50"/>
+      <c r="E50" s="43"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D51" s="41" t="s">
+      <c r="D51" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="E51" s="39"/>
+      <c r="E51" s="43"/>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" s="5"/>
       <c r="B52" s="5"/>
       <c r="C52" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="D52" s="42"/>
-      <c r="E52" s="39"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="43"/>
     </row>
     <row r="53" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="35" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="D53" s="44" t="s">
+      <c r="D53" s="55" t="s">
         <v>42</v>
       </c>
       <c r="E53" s="36"/>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" s="5"/>
       <c r="B54" s="29"/>
       <c r="C54" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="D54" s="45"/>
+      <c r="D54" s="56"/>
       <c r="E54" s="36"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="5"/>
       <c r="B55" s="5"/>
       <c r="C55" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="D55" s="45"/>
+      <c r="D55" s="56"/>
       <c r="E55" s="36"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56" s="5"/>
       <c r="B56" s="5"/>
       <c r="C56" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D56" s="45"/>
+      <c r="D56" s="56"/>
       <c r="E56" s="36"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" s="5"/>
       <c r="B57" s="5"/>
       <c r="C57" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="D57" s="45"/>
+      <c r="D57" s="56"/>
       <c r="E57" s="36"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58" s="5"/>
       <c r="B58" s="5"/>
       <c r="C58" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D58" s="45"/>
+      <c r="D58" s="56"/>
       <c r="E58" s="36"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D59" s="46"/>
+      <c r="D59" s="59"/>
       <c r="E59" s="36"/>
     </row>
     <row r="60" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="5"/>
       <c r="B60" s="5"/>
       <c r="C60" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D60" s="44" t="s">
+      <c r="D60" s="55" t="s">
         <v>45</v>
       </c>
       <c r="E60" s="36"/>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61" s="5"/>
       <c r="B61" s="5"/>
       <c r="C61" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="D61" s="45"/>
+      <c r="D61" s="56"/>
       <c r="E61" s="36"/>
     </row>
     <row r="62" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A62" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="25" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="D62" s="41" t="s">
+      <c r="D62" s="48" t="s">
         <v>46</v>
       </c>
       <c r="E62" s="18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63" s="26"/>
       <c r="B63" s="26"/>
       <c r="C63" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D63" s="42"/>
-      <c r="E63" s="38"/>
+      <c r="D63" s="49"/>
+      <c r="E63" s="42"/>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64" s="26"/>
       <c r="B64" s="26"/>
       <c r="C64" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="D64" s="42"/>
-      <c r="E64" s="39"/>
+      <c r="D64" s="49"/>
+      <c r="E64" s="43"/>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65" s="26"/>
       <c r="B65" s="26"/>
       <c r="C65" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="D65" s="42"/>
-      <c r="E65" s="39"/>
+      <c r="D65" s="49"/>
+      <c r="E65" s="43"/>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66" s="26"/>
       <c r="B66" s="26"/>
       <c r="C66" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="D66" s="42"/>
-      <c r="E66" s="39"/>
+      <c r="D66" s="49"/>
+      <c r="E66" s="43"/>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67" s="26"/>
       <c r="B67" s="26"/>
       <c r="C67" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D67" s="42"/>
-      <c r="E67" s="39"/>
+      <c r="D67" s="49"/>
+      <c r="E67" s="43"/>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68" s="26"/>
       <c r="B68" s="26"/>
       <c r="C68" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="D68" s="42"/>
-      <c r="E68" s="39"/>
+      <c r="D68" s="49"/>
+      <c r="E68" s="43"/>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" s="26"/>
       <c r="B69" s="26"/>
       <c r="C69" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="D69" s="42"/>
-      <c r="E69" s="39"/>
+      <c r="D69" s="49"/>
+      <c r="E69" s="43"/>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" s="26"/>
       <c r="B70" s="26"/>
       <c r="C70" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D70" s="42"/>
-      <c r="E70" s="39"/>
+      <c r="D70" s="49"/>
+      <c r="E70" s="43"/>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" s="26"/>
       <c r="B71" s="26"/>
       <c r="C71" s="8" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="E71" s="39"/>
+        <v>96</v>
+      </c>
+      <c r="D71" s="49"/>
+      <c r="E71" s="43"/>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" s="26"/>
       <c r="B72" s="26"/>
       <c r="C72" s="8" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="E72" s="39"/>
+        <v>72</v>
+      </c>
+      <c r="D72" s="49"/>
+      <c r="E72" s="43"/>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" s="26"/>
       <c r="B73" s="26"/>
       <c r="C73" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="D73" s="42"/>
-      <c r="E73" s="39"/>
+      <c r="D73" s="49"/>
+      <c r="E73" s="43"/>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" s="26"/>
       <c r="B74" s="26"/>
       <c r="C74" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D74" s="42"/>
-      <c r="E74" s="39"/>
+      <c r="D74" s="49"/>
+      <c r="E74" s="43"/>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75" s="26"/>
       <c r="B75" s="26"/>
-      <c r="C75" s="8" t="s">
+      <c r="C75" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D75" s="42"/>
-[...12 lines deleted...]
-      <c r="A77" s="26" t="s">
+      <c r="D75" s="49"/>
+      <c r="E75" s="43"/>
+    </row>
+    <row r="76" spans="1:5" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B77" s="26" t="s">
+      <c r="B76" s="26" t="s">
         <v>25</v>
       </c>
+      <c r="C76" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D76" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E76" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="5"/>
+      <c r="B77" s="5"/>
       <c r="C77" s="8" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D77" s="49"/>
+      <c r="E77" s="42"/>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78" s="5"/>
       <c r="B78" s="5"/>
       <c r="C78" s="8" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="E78" s="38"/>
+        <v>67</v>
+      </c>
+      <c r="D78" s="49"/>
+      <c r="E78" s="43"/>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79" s="5"/>
       <c r="B79" s="5"/>
       <c r="C79" s="8" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="E79" s="39"/>
+        <v>86</v>
+      </c>
+      <c r="D79" s="49"/>
+      <c r="E79" s="43"/>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80" s="5"/>
       <c r="B80" s="5"/>
       <c r="C80" s="8" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="E80" s="39"/>
+        <v>68</v>
+      </c>
+      <c r="D80" s="49"/>
+      <c r="E80" s="43"/>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81" s="5"/>
       <c r="B81" s="5"/>
       <c r="C81" s="8" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="E81" s="39"/>
+        <v>35</v>
+      </c>
+      <c r="D81" s="49"/>
+      <c r="E81" s="43"/>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82" s="5"/>
       <c r="B82" s="5"/>
       <c r="C82" s="8" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="E82" s="39"/>
+        <v>69</v>
+      </c>
+      <c r="D82" s="49"/>
+      <c r="E82" s="43"/>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83" s="5"/>
       <c r="B83" s="5"/>
       <c r="C83" s="8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="E83" s="39"/>
+        <v>70</v>
+      </c>
+      <c r="D83" s="49"/>
+      <c r="E83" s="43"/>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84" s="5"/>
       <c r="B84" s="5"/>
       <c r="C84" s="8" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="E84" s="39"/>
+        <v>71</v>
+      </c>
+      <c r="D84" s="49"/>
+      <c r="E84" s="43"/>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85" s="5"/>
       <c r="B85" s="5"/>
       <c r="C85" s="8" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="E85" s="39"/>
+        <v>87</v>
+      </c>
+      <c r="D85" s="49"/>
+      <c r="E85" s="43"/>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86" s="5"/>
       <c r="B86" s="5"/>
       <c r="C86" s="8" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="E86" s="39"/>
+        <v>74</v>
+      </c>
+      <c r="D86" s="49"/>
+      <c r="E86" s="43"/>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" s="5"/>
       <c r="B87" s="5"/>
-      <c r="C87" s="8" t="s">
-[...7 lines deleted...]
-      <c r="B88" s="5"/>
+      <c r="C87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D87" s="49"/>
+      <c r="E87" s="43"/>
+    </row>
+    <row r="88" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>32</v>
+      </c>
       <c r="C88" s="8" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="E88" s="39"/>
+        <v>16</v>
+      </c>
+      <c r="D88" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="E88" s="20" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" s="5"/>
-      <c r="B89" s="6"/>
-[...6 lines deleted...]
-    <row r="90" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B89" s="5"/>
+      <c r="C89" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D89" s="49"/>
+      <c r="E89" s="42"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" s="5"/>
-      <c r="B90" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B90" s="5"/>
       <c r="C90" s="8" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+        <v>89</v>
+      </c>
+      <c r="D90" s="49"/>
+      <c r="E90" s="43"/>
+    </row>
+    <row r="91" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A91" s="5"/>
       <c r="B91" s="5"/>
-      <c r="C91" s="8" t="s">
-[...3 lines deleted...]
-      <c r="E91" s="38"/>
+      <c r="C91" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D91" s="49"/>
+      <c r="E91" s="43"/>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92" s="5"/>
       <c r="B92" s="5"/>
       <c r="C92" s="8" t="s">
-        <v>90</v>
-[...11 lines deleted...]
-      <c r="E93" s="39"/>
+        <v>18</v>
+      </c>
+      <c r="D92" s="49"/>
+      <c r="E92" s="43"/>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" s="6"/>
+      <c r="B93" s="6"/>
+      <c r="C93" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D93" s="50"/>
+      <c r="E93" s="44"/>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A94" s="5"/>
-      <c r="B94" s="5"/>
+      <c r="A94" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>29</v>
+      </c>
       <c r="C94" s="8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="E94" s="39"/>
+        <v>22</v>
+      </c>
+      <c r="D94" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="E94" s="45"/>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95" s="5"/>
       <c r="B95" s="5"/>
       <c r="C95" s="8" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="E95" s="39"/>
+        <v>77</v>
+      </c>
+      <c r="D95" s="49"/>
+      <c r="E95" s="46"/>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A96" s="6"/>
-[...5 lines deleted...]
-      <c r="E96" s="40"/>
+      <c r="A96" s="5"/>
+      <c r="B96" s="5"/>
+      <c r="C96" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" s="49"/>
+      <c r="E96" s="46"/>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A97" s="26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A97" s="5"/>
+      <c r="B97" s="5"/>
       <c r="C97" s="8" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E97" s="54"/>
+        <v>78</v>
+      </c>
+      <c r="D97" s="49"/>
+      <c r="E97" s="47"/>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A98" s="5"/>
       <c r="B98" s="5"/>
       <c r="C98" s="8" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="E98" s="55"/>
+        <v>79</v>
+      </c>
+      <c r="D98" s="49"/>
+      <c r="E98" s="12"/>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A99" s="5"/>
       <c r="B99" s="5"/>
       <c r="C99" s="8" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+      <c r="D99" s="49"/>
+      <c r="E99" s="12"/>
+    </row>
+    <row r="100" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="5"/>
-      <c r="B100" s="5"/>
-[...4 lines deleted...]
-      <c r="E100" s="56"/>
+      <c r="B100" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C100" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D100" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="E100" s="42"/>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A101" s="5"/>
       <c r="B101" s="5"/>
       <c r="C101" s="8" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="E101" s="12"/>
+        <v>77</v>
+      </c>
+      <c r="D101" s="51"/>
+      <c r="E101" s="43"/>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A102" s="5"/>
       <c r="B102" s="5"/>
       <c r="C102" s="8" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-    <row r="103" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>21</v>
+      </c>
+      <c r="D102" s="51"/>
+      <c r="E102" s="43"/>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A103" s="5"/>
-      <c r="B103" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E103" s="38"/>
+      <c r="B103" s="5"/>
+      <c r="C103" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D103" s="51"/>
+      <c r="E103" s="43"/>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A104" s="5"/>
       <c r="B104" s="5"/>
       <c r="C104" s="8" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="E104" s="39"/>
+        <v>79</v>
+      </c>
+      <c r="D104" s="51"/>
+      <c r="E104" s="44"/>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A105" s="5"/>
       <c r="B105" s="5"/>
       <c r="C105" s="8" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+      <c r="D105" s="52"/>
+      <c r="E105" s="12"/>
+    </row>
+    <row r="106" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="5"/>
-      <c r="B106" s="5"/>
-[...4 lines deleted...]
-      <c r="E106" s="39"/>
+      <c r="B106" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D106" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="E106" s="42"/>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A107" s="5"/>
-      <c r="B107" s="5"/>
+      <c r="B107" s="28"/>
       <c r="C107" s="8" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
+        <v>77</v>
+      </c>
+      <c r="D107" s="49"/>
+      <c r="E107" s="43"/>
+    </row>
+    <row r="108" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A108" s="5"/>
-      <c r="B108" s="5"/>
-[...6 lines deleted...]
-    <row r="109" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B108" s="26"/>
+      <c r="C108" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D108" s="49"/>
+      <c r="E108" s="43"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A109" s="5"/>
-      <c r="B109" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E109" s="38"/>
+      <c r="B109" s="26"/>
+      <c r="C109" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D109" s="49"/>
+      <c r="E109" s="43"/>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A110" s="5"/>
-      <c r="B110" s="28"/>
+      <c r="B110" s="26"/>
       <c r="C110" s="8" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-    <row r="111" spans="1:5" ht="29" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+      <c r="D110" s="49"/>
+      <c r="E110" s="43"/>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A111" s="5"/>
-      <c r="B111" s="26"/>
-[...4 lines deleted...]
-      <c r="E111" s="39"/>
+      <c r="B111" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D111" s="49"/>
+      <c r="E111" s="43"/>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A112" s="5"/>
       <c r="B112" s="26"/>
       <c r="C112" s="8" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
+        <v>77</v>
+      </c>
+      <c r="D112" s="49"/>
+      <c r="E112" s="43"/>
+    </row>
+    <row r="113" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A113" s="5"/>
       <c r="B113" s="26"/>
-      <c r="C113" s="8" t="s">
-[...3 lines deleted...]
-      <c r="E113" s="39"/>
+      <c r="C113" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D113" s="49"/>
+      <c r="E113" s="43"/>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A114" s="5"/>
-      <c r="B114" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E114" s="39"/>
+      <c r="B114" s="5"/>
+      <c r="C114" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D114" s="49"/>
+      <c r="E114" s="44"/>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A115" s="5"/>
-      <c r="B115" s="26"/>
+      <c r="A115" s="6"/>
+      <c r="B115" s="6"/>
       <c r="C115" s="8" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-      <c r="E116" s="39"/>
+        <v>80</v>
+      </c>
+      <c r="D115" s="50"/>
+      <c r="E115" s="12"/>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A116" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C116" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="D116" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="E116" s="21"/>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A117" s="5"/>
-      <c r="B117" s="5"/>
+      <c r="A117" s="23"/>
+      <c r="B117" s="26"/>
       <c r="C117" s="8" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="E117" s="40"/>
+        <v>82</v>
+      </c>
+      <c r="D117" s="40"/>
+      <c r="E117" s="7"/>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A118" s="6"/>
-      <c r="B118" s="6"/>
+      <c r="A118" s="23"/>
+      <c r="B118" s="26"/>
       <c r="C118" s="8" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E118" s="12"/>
+        <v>83</v>
+      </c>
+      <c r="D118" s="40"/>
+      <c r="E118" s="7"/>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A119" s="14" t="s">
-[...11 lines deleted...]
-      <c r="E119" s="21"/>
+      <c r="A119" s="23"/>
+      <c r="B119" s="26"/>
+      <c r="C119" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D119" s="40"/>
+      <c r="E119" s="7"/>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A120" s="23"/>
-[...10 lines deleted...]
-      <c r="C121" s="8" t="s">
+      <c r="A120" s="24"/>
+      <c r="B120" s="27"/>
+      <c r="C120" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="D121" s="49"/>
-[...18 lines deleted...]
-      <c r="E123" s="11"/>
+      <c r="D120" s="41"/>
+      <c r="E120" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="D119:D123"/>
-[...9 lines deleted...]
-    <mergeCell ref="D103:D108"/>
+    <mergeCell ref="E63:E75"/>
+    <mergeCell ref="E44:E52"/>
+    <mergeCell ref="D51:D52"/>
+    <mergeCell ref="D62:D75"/>
+    <mergeCell ref="D53:D59"/>
+    <mergeCell ref="D60:D61"/>
     <mergeCell ref="D2:D12"/>
     <mergeCell ref="E2:E12"/>
     <mergeCell ref="E13:E16"/>
     <mergeCell ref="D13:D16"/>
     <mergeCell ref="D44:D50"/>
     <mergeCell ref="E17:E43"/>
     <mergeCell ref="D17:D43"/>
-    <mergeCell ref="E63:E76"/>
-[...4 lines deleted...]
-    <mergeCell ref="D60:D61"/>
+    <mergeCell ref="D116:D120"/>
+    <mergeCell ref="E106:E114"/>
+    <mergeCell ref="E77:E87"/>
+    <mergeCell ref="E89:E93"/>
+    <mergeCell ref="E94:E97"/>
+    <mergeCell ref="E100:E104"/>
+    <mergeCell ref="D106:D115"/>
+    <mergeCell ref="D94:D99"/>
+    <mergeCell ref="D76:D87"/>
+    <mergeCell ref="D88:D93"/>
+    <mergeCell ref="D100:D105"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E62" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="E77" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="E90" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="E76" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="E88" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" fitToHeight="0" orientation="portrait" r:id="rId4"/>
   <headerFooter>
     <oddHeader>&amp;F</oddHeader>
     <oddFooter>&amp;A&amp;RPage &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="76" max="16383" man="1"/>
+    <brk id="75" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>